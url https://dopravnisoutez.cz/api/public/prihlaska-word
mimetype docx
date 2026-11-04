--- v0 (2026-09-16)
+++ v1 (2026-11-04)
@@ -1,1345 +1,2262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...18 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Metrostyle Extended" w:hAnsi="Metrostyle Extended" w:cs="Metrostyle Extended"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-560070</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-154305</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1000760" cy="1000760"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="obrázek 2" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="obrázek 2" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1000760" cy="1000760"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="ffffff"/>
+                    </a:solidFill>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="865505" cy="770255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="obrázek 1" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="obrázek 1" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="865505" cy="770255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="ffffff"/>
+                    </a:solidFill>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Metrostyle Extended" w:hAnsi="Metrostyle Extended" w:cs="Metrostyle Extended"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Metrostyle Extended" w:ascii="Metrostyle Extended" w:hAnsi="Metrostyle Extended"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Metrostyle Extended" w:ascii="Metrostyle Extended" w:hAnsi="Metrostyle Extended"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AUTO KLUB Plzeň v AČR  Havlíčkova 6 , 301 00 Plzeň </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Metrostyle Extended" w:ascii="Metrostyle Extended" w:hAnsi="Metrostyle Extended"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma" w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="48"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Přihláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="579D1C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Na orientační automobilovou soutěž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="800000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="579D1C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="579D1C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jízda za Mikulášem“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="800000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800000"/>
+        </w:rPr>
+        <w:t>7. 11. 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="800000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centrum  soutěže je v areálu TJ Sokol Radobyčice   Sportovní 202    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>301 00 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení řidiče:</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adresa, PSČ:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Telefon:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e-mail:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení 1. dítěte:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Datum narození:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení 2. dítěte:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Datum narození:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Typ vozidla (tovární značka)</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3402" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SPZ:</w:t>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Objednávám závazně jídlo pro řidiče v hodnotě á = 140 Kč.-</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Zaškrtávací1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Za%25252525252525C5%25252525252525A1krt%"/>
+      <w:bookmarkStart w:id="1" w:name="Zaškrtávací1"/>
+      <w:bookmarkStart w:id="2" w:name="Zaškrtávací1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(zaškrtni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přihlášky zasílejte na e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i w:val="false"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>autoklubplzen@seznam.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...22 lines deleted...]
-      <w:r>
+          <w:i w:val="false"/>
+          <w:color w:val="FF6600"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do 31.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="3969" w:leader="dot"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vyplněnou přihlášku odešlete e-mailem na autoklubplzen@seznam.cz nejpozději do 31. 10. 2026.</w:t>
-[...826 lines deleted...]
-        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dne</w:t>
+        <w:tab/>
+        <w:t>podpis řidiče</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Startovné se hradí na místě při přejímce posádek: 500 Kč za 1. dítě, 200 Kč za 2. dítě. Oběd pro děti je zdarma.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Podpis: ______________________</w:t>
+        <w:t xml:space="preserve">Vyplňte čitelně hůlkovým písmem ! </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="even" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="765" w:footer="708" w:bottom="765"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Metrostyle Extended">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</w:endnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w15:tentative="1">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w15:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w15:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w15:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w15:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w15:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w15:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w15:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w15:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0">
-[...1 lines deleted...]
-    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="45"/>
   <w:displayBackgroundShape/>
-  <w:evenAndOddHeaders w:val="false"/>
+  <w:embedSystemFonts/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA" w:val="cs-CZ" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="56"/>
-      <w:szCs w:val="56"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standardnpsmoodstavce1" w:customStyle="1">
+    <w:name w:val="Standardní písmo odstavce1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextbublinyChar" w:customStyle="1">
+    <w:name w:val="Text bubliny Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Symbolyproslovn" w:customStyle="1">
+    <w:name w:val="Symboly pro číslování"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ZhlavChar" w:customStyle="1">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632fe8"/>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ZpatChar" w:customStyle="1">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632fe8"/>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Noto Sans Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="Heading 3"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis" w:customStyle="1">
+    <w:name w:val="Nadpis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Popisek" w:customStyle="1">
+    <w:name w:val="Popisek"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="Heading 5"/>
+  <w:style w:type="paragraph" w:styleId="Rejstk" w:customStyle="1">
+    <w:name w:val="Rejstřík"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="Heading 6"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...7 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00632fe8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632fe8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...54 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autoklubplzen@seznam.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...8 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="ffffff"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0e2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="e8e8e8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="e97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196b24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0f9ed5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="a02b93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4ea72e"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607d"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204" pitchFamily="0" charset="1"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204" pitchFamily="0" charset="1"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme>
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.6.2$Linux_X86_64 LibreOffice_project/520$Build-2</Application>
+  <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>114</Words>
+  <Characters>674</Characters>
+  <CharactersWithSpaces>787</CharactersWithSpaces>
+  <Paragraphs>1</Paragraphs>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Un-named</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>TEST</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title>AUTO KLUB Plzeň v AČR  Havlíčkova 6, 30137 Plzeň</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>